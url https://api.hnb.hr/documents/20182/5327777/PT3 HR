--- v1 (2026-03-10)
+++ v2 (2026-06-22)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr date1904="true" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="45" windowWidth="19155" windowHeight="4935"/>
   </bookViews>
   <sheets>
     <sheet name="PT3 HR" sheetId="1" r:id="rId10"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="31">
   <si>
-    <t>Zagreb, 27.02.2026</t>
+    <t>Zagreb, 10.06.2026</t>
   </si>
   <si>
     <t>HRVATSKA NARODNA BANKA</t>
   </si>
   <si>
     <t>Sektor platnog prometa</t>
   </si>
   <si>
     <t>Direkcija za nadzor platnog prometa</t>
   </si>
   <si>
     <t>  </t>
   </si>
   <si>
     <t>TRANSAKCIJE TRAJNOG NALOGA U REPUBLICI HRVATSKOJ U EURIMA {1} - 2025. godina</t>
   </si>
   <si>
     <t>Izvještajno razdoblje</t>
   </si>
   <si>
     <t>POTROŠAČ</t>
   </si>
   <si>
     <t>NEPOTROŠAČ</t>
   </si>
@@ -71,60 +71,60 @@
   <si>
     <t>UKUPNO - Broj transakcija</t>
   </si>
   <si>
     <t>UKUPNO - Vrijednost transakcija</t>
   </si>
   <si>
     <t>Broj ugovora {2}</t>
   </si>
   <si>
     <t> SIJEČANJ</t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t> VELJAČA</t>
   </si>
   <si>
     <t> OŽUJAK</t>
   </si>
   <si>
     <t> TRAVANJ</t>
   </si>
   <si>
+    <t>*</t>
+  </si>
+  <si>
     <t> SVIBANJ</t>
   </si>
   <si>
     <t> LIPANJ</t>
   </si>
   <si>
     <t> SRPANJ</t>
-  </si>
-[...1 lines deleted...]
-    <t>*</t>
   </si>
   <si>
     <t> KOLOVOZ</t>
   </si>
   <si>
     <t> RUJAN</t>
   </si>
   <si>
     <t> LISTOPAD</t>
   </si>
   <si>
     <t> STUDENI</t>
   </si>
   <si>
     <t> PROSINAC</t>
   </si>
   <si>
     <t> UKUPNO</t>
   </si>
   <si>
     <t>{1} uključene su transakcije izvršenih trajnih naloga terećenjem računa za plaćanja i platnih kartica</t>
   </si>
   <si>
     <t>{2} stanje na zadnji dan izvještajnog razdoblja</t>
   </si>
@@ -800,101 +800,101 @@
       </c>
       <c r="L13" s="8">
         <v>70755</v>
       </c>
       <c r="M13" t="s" s="7">
         <v>14</v>
       </c>
       <c r="N13" s="9">
         <v>2371334</v>
       </c>
       <c r="O13" t="s" s="10">
         <v>14</v>
       </c>
       <c r="P13" s="9">
         <v>1037530724</v>
       </c>
       <c r="Q13" t="s" s="10">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s" s="7">
         <v>17</v>
       </c>
       <c r="B14" s="8">
-        <v>2315494</v>
+        <v>1688887</v>
       </c>
       <c r="C14" t="s" s="7">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D14" s="8">
-        <v>243620717</v>
+        <v>178597501</v>
       </c>
       <c r="E14" t="s" s="7">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="F14" s="8">
-        <v>2344480</v>
+        <v>1665666</v>
       </c>
       <c r="G14" t="s" s="7">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H14" s="8">
-        <v>85463</v>
+        <v>73598</v>
       </c>
       <c r="I14" t="s" s="7">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J14" s="8">
-        <v>863696397</v>
+        <v>403162591</v>
       </c>
       <c r="K14" t="s" s="7">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="L14" s="8">
-        <v>81348</v>
+        <v>79454</v>
       </c>
       <c r="M14" t="s" s="7">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="N14" s="9">
-        <v>2400957</v>
+        <v>1762485</v>
       </c>
       <c r="O14" t="s" s="10">
         <v>14</v>
       </c>
       <c r="P14" s="9">
-        <v>1107317114</v>
+        <v>581760092</v>
       </c>
       <c r="Q14" t="s" s="10">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s" s="7">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B15" s="8">
         <v>2331516</v>
       </c>
       <c r="C15" t="s" s="7">
         <v>14</v>
       </c>
       <c r="D15" s="8">
         <v>248275298</v>
       </c>
       <c r="E15" t="s" s="7">
         <v>14</v>
       </c>
       <c r="F15" s="8">
         <v>2357192</v>
       </c>
       <c r="G15" t="s" s="7">
         <v>14</v>
       </c>
       <c r="H15" s="8">
         <v>74870</v>
       </c>
       <c r="I15" t="s" s="7">
         <v>14</v>
       </c>
@@ -903,51 +903,51 @@
       </c>
       <c r="K15" t="s" s="7">
         <v>14</v>
       </c>
       <c r="L15" s="8">
         <v>72098</v>
       </c>
       <c r="M15" t="s" s="7">
         <v>14</v>
       </c>
       <c r="N15" s="9">
         <v>2406386</v>
       </c>
       <c r="O15" t="s" s="10">
         <v>14</v>
       </c>
       <c r="P15" s="9">
         <v>938400135</v>
       </c>
       <c r="Q15" t="s" s="10">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s" s="7">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B16" s="8">
         <v>2355000</v>
       </c>
       <c r="C16" t="s" s="7">
         <v>14</v>
       </c>
       <c r="D16" s="8">
         <v>255726742</v>
       </c>
       <c r="E16" t="s" s="7">
         <v>14</v>
       </c>
       <c r="F16" s="8">
         <v>2362897</v>
       </c>
       <c r="G16" t="s" s="7">
         <v>14</v>
       </c>
       <c r="H16" s="8">
         <v>78988</v>
       </c>
       <c r="I16" t="s" s="7">
         <v>14</v>
       </c>
@@ -956,63 +956,63 @@
       </c>
       <c r="K16" t="s" s="7">
         <v>14</v>
       </c>
       <c r="L16" s="8">
         <v>74023</v>
       </c>
       <c r="M16" t="s" s="7">
         <v>14</v>
       </c>
       <c r="N16" s="9">
         <v>2433988</v>
       </c>
       <c r="O16" t="s" s="10">
         <v>14</v>
       </c>
       <c r="P16" s="9">
         <v>1162355165</v>
       </c>
       <c r="Q16" t="s" s="10">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s" s="7">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B17" s="8">
         <v>2360120</v>
       </c>
       <c r="C17" t="s" s="7">
         <v>14</v>
       </c>
       <c r="D17" s="8">
         <v>264151764</v>
       </c>
       <c r="E17" t="s" s="7">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F17" s="8">
         <v>2368571</v>
       </c>
       <c r="G17" t="s" s="7">
         <v>14</v>
       </c>
       <c r="H17" s="8">
         <v>90044</v>
       </c>
       <c r="I17" t="s" s="7">
         <v>14</v>
       </c>
       <c r="J17" s="8">
         <v>904753835</v>
       </c>
       <c r="K17" t="s" s="7">
         <v>14</v>
       </c>
       <c r="L17" s="8">
         <v>85387</v>
       </c>
       <c r="M17" t="s" s="7">
         <v>14</v>
       </c>
@@ -1277,93 +1277,93 @@
       </c>
       <c r="L22" s="8">
         <v>80706</v>
       </c>
       <c r="M22" t="s" s="7">
         <v>14</v>
       </c>
       <c r="N22" s="9">
         <v>2505548</v>
       </c>
       <c r="O22" t="s" s="10">
         <v>14</v>
       </c>
       <c r="P22" s="9">
         <v>1131777874</v>
       </c>
       <c r="Q22" t="s" s="10">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s" s="11">
         <v>27</v>
       </c>
       <c r="B23" s="12">
-        <v>28036868</v>
+        <v>27410261</v>
       </c>
       <c r="C23" t="s" s="11">
         <v>14</v>
       </c>
       <c r="D23" s="12">
-        <v>3032273478</v>
+        <v>2967250262</v>
       </c>
       <c r="E23" t="s" s="11">
         <v>14</v>
       </c>
       <c r="F23" s="12">
         <v/>
       </c>
       <c r="G23" t="s" s="11">
         <v>14</v>
       </c>
       <c r="H23" s="12">
-        <v>969492</v>
+        <v>957627</v>
       </c>
       <c r="I23" t="s" s="11">
         <v>14</v>
       </c>
       <c r="J23" s="12">
-        <v>9853550166</v>
+        <v>9393016360</v>
       </c>
       <c r="K23" t="s" s="11">
         <v>14</v>
       </c>
       <c r="L23" s="12">
         <v/>
       </c>
       <c r="M23" t="s" s="11">
         <v>14</v>
       </c>
       <c r="N23" s="12">
-        <v>29006360</v>
+        <v>28367888</v>
       </c>
       <c r="O23" t="s" s="11">
         <v>14</v>
       </c>
       <c r="P23" s="12">
-        <v>12885823644</v>
+        <v>12360266622</v>
       </c>
       <c r="Q23" t="s" s="11">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:Q3"/>